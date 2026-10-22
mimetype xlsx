--- v0 (2026-08-24)
+++ v1 (2026-10-22)
@@ -64,51 +64,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="45" customWidth="1"/>
     <col min="3" max="3" width="35" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -165,102 +165,129 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">(raíz)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">RCJ AGOSTO/</t>
         </is>
       </c>
       <c r="E2"/>
       <c r="F2" s="3"/>
       <c r="G2"/>
       <c r="H2" s="2"/>
       <c r="I2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Carpeta</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">RCJ JULIO </t>
+          <t xml:space="preserve">RCJ JULIO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">(raíz)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">RCJ JULIO /</t>
+          <t xml:space="preserve">RCJ JULIO/</t>
         </is>
       </c>
       <c r="E3"/>
       <c r="F3" s="3"/>
       <c r="G3"/>
       <c r="H3" s="2"/>
       <c r="I3"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Carpeta</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">RCJ JULIO</t>
+          <t xml:space="preserve">RCJ JUNIO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">(raíz)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">RCJ JULIO/</t>
+          <t xml:space="preserve">RCJ JUNIO/</t>
         </is>
       </c>
       <c r="E4"/>
       <c r="F4" s="3"/>
       <c r="G4"/>
       <c r="H4" s="2"/>
       <c r="I4"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Carpeta</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">RCJ JUNIO</t>
+          <t xml:space="preserve">RCJ OCTUBRE</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">(raíz)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">RCJ JUNIO/</t>
+          <t xml:space="preserve">RCJ OCTUBRE/</t>
         </is>
       </c>
       <c r="E5"/>
       <c r="F5" s="3"/>
       <c r="G5"/>
       <c r="H5" s="2"/>
       <c r="I5"/>
     </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Carpeta</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RCJ SEPTIEMBRE</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">(raíz)</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RCJ SEPTIEMBRE/</t>
+        </is>
+      </c>
+      <c r="E6"/>
+      <c r="F6" s="3"/>
+      <c r="G6"/>
+      <c r="H6" s="2"/>
+      <c r="I6"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I5"/>
+  <autoFilter ref="A1:I6"/>
 </worksheet>
 </file>